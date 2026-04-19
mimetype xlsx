--- v0 (2026-01-12)
+++ v1 (2026-04-19)
@@ -17,91 +17,107 @@
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <x:fileVersion appName="SpreadsheetLight"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Obtic\Developpement\$_PRODUCTION\vsd\src\Obtic.Stat.Dechets.Web\App_Data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\herve\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B4B8C3A-C197-4E2A-BBA7-33A8E3A20146}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB4767E6-3AF1-4D24-AD59-F0F5FEEB2959}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
-    <x:workbookView xWindow="20760" yWindow="0" windowWidth="35265" windowHeight="20985"/>
+    <x:workbookView xWindow="19755" yWindow="0" windowWidth="37275" windowHeight="20985"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Rapport" sheetId="1" r:id="rId1"/>
     <x:sheet name="Formules" sheetId="2" r:id="rId2"/>
     <x:sheet name="data" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="CITY">Formules!#REF!</x:definedName>
     <x:definedName name="YEAR_1">Rapport!$G$11</x:definedName>
     <x:definedName name="YEAR_2">Rapport!$F$11</x:definedName>
     <x:definedName name="_xlnm.Print_Area" localSheetId="0">Rapport!$A:$I</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B38" i="2" l="1"/>
+  <x:c r="C38"/>
+  <x:c r="D38"/>
+  <x:c r="E38"/>
+  <x:c r="F38"/>
+  <x:c r="G38"/>
+  <x:c r="H38"/>
+  <x:c r="I38"/>
+  <x:c r="J38"/>
+  <x:c r="K38"/>
+  <x:c r="L38"/>
+  <x:c r="M38"/>
+  <x:c r="N38"/>
+  <x:c r="O38"/>
+  <x:c r="P38"/>
+  <x:c r="Q38"/>
+  <x:c r="R38"/>
   <x:c r="B37"/>
   <x:c r="A22" l="1"/>
   <x:c r="A2"/>
   <x:c r="A3"/>
   <x:c r="A4"/>
   <x:c r="A5"/>
   <x:c r="A6"/>
   <x:c r="A7"/>
   <x:c r="A8"/>
   <x:c r="A9"/>
   <x:c r="A10"/>
   <x:c r="A11"/>
   <x:c r="B81" i="1"/>
   <x:c r="A38" i="2"/>
   <x:c r="A37"/>
   <x:c r="D21"/>
   <x:c r="A23"/>
   <x:c r="A24"/>
   <x:c r="A25"/>
   <x:c r="A26"/>
   <x:c r="A27"/>
   <x:c r="A28"/>
   <x:c r="A29"/>
   <x:c r="A30"/>
   <x:c r="A31"/>
@@ -206,85 +222,69 @@
   <x:c r="J3"/>
   <x:c r="J4"/>
   <x:c r="J5"/>
   <x:c r="J6"/>
   <x:c r="J7"/>
   <x:c r="J8"/>
   <x:c r="J9"/>
   <x:c r="J10"/>
   <x:c r="J11"/>
   <x:c r="K2"/>
   <x:c r="K3"/>
   <x:c r="K4"/>
   <x:c r="K5"/>
   <x:c r="K6"/>
   <x:c r="K7"/>
   <x:c r="K8"/>
   <x:c r="K9"/>
   <x:c r="K10"/>
   <x:c r="C18" i="1" s="1"/>
   <x:c r="K11" i="2"/>
   <x:c r="D18" i="1" s="1"/>
   <x:c r="G15"/>
   <x:c r="F15"/>
   <x:c r="D15"/>
   <x:c r="C15"/>
-  <x:c r="J38" i="2" l="1"/>
-  <x:c r="J37"/>
+  <x:c r="J37" i="2" l="1"/>
   <x:c r="C10"/>
   <x:c r="B30" s="1"/>
   <x:c r="C17"/>
   <x:c r="F37"/>
-  <x:c r="N38"/>
   <x:c r="L37"/>
-  <x:c r="E38"/>
-  <x:c r="Q38"/>
   <x:c r="O37"/>
-  <x:c r="R38"/>
   <x:c r="P37"/>
-  <x:c r="D38"/>
   <x:c r="G37"/>
-  <x:c r="O38"/>
   <x:c r="M37"/>
-  <x:c r="I38"/>
   <x:c r="R37"/>
   <x:c r="C37"/>
-  <x:c r="M38"/>
   <x:c r="D37"/>
   <x:c r="H37"/>
-  <x:c r="P38"/>
   <x:c r="N37"/>
-  <x:c r="F38"/>
   <x:c r="K37"/>
   <x:c r="E37"/>
-  <x:c r="G38"/>
-  <x:c r="K38"/>
   <x:c r="I37"/>
   <x:c r="Q37"/>
-  <x:c r="C38"/>
-[...1 lines deleted...]
-  <x:c r="L38"/>
   <x:c r="C2"/>
   <x:c r="B22" s="1"/>
   <x:c r="C8"/>
   <x:c r="B28" s="1"/>
   <x:c r="C7"/>
   <x:c r="B27" s="1"/>
   <x:c r="M9"/>
   <x:c r="C29" s="1"/>
   <x:c r="C6"/>
   <x:c r="B26" s="1"/>
   <x:c r="M8"/>
   <x:c r="C28" s="1"/>
   <x:c r="M7"/>
   <x:c r="C27" s="1"/>
   <x:c r="C4"/>
   <x:c r="B24" s="1"/>
   <x:c r="M6"/>
   <x:c r="C26" s="1"/>
   <x:c r="C5"/>
   <x:c r="B25" s="1"/>
   <x:c r="C11"/>
   <x:c r="B31" s="1"/>
   <x:c r="C3"/>
   <x:c r="B23" s="1"/>
   <x:c r="E17"/>
@@ -1011,78 +1011,78 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="top"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="left" vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
-    </x:xf>
-[...10 lines deleted...]
-      <x:alignment wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="3">
     <x:cellStyle name="Milliers" xfId="2" builtinId="3"/>
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
     <x:cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </x:cellStyles>
   <x:dxfs count="16">
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
@@ -1604,58 +1604,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
@@ -2260,58 +2260,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
@@ -2522,51 +2522,51 @@
                 <c:pt idx="11">
                   <c:v>Métaux</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>Papier et carton</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Bois usagé</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>Biodéchets</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>Déchets encombrants</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>Ordures ménagères</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Formules!$B$37:$R$37</c:f>
               <c:numCache>
-                <c:formatCode>#,##0.0_ ;\-#,##0.0\ </c:formatCode>
+                <c:formatCode>#\ ##0.0_ ;\-#\ ##0.0\ </c:formatCode>
                 <c:ptCount val="17"/>
                 <c:pt idx="0" formatCode="General">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>#N/A</c:v>
                 </c:pt>
@@ -2728,51 +2728,51 @@
                 <c:pt idx="11">
                   <c:v>Métaux</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>Papier et carton</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Bois usagé</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>Biodéchets</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>Déchets encombrants</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>Ordures ménagères</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Formules!$B$38:$R$38</c:f>
               <c:numCache>
-                <c:formatCode>#,##0.0_ ;\-#,##0.0\ </c:formatCode>
+                <c:formatCode>#\ ##0.0_ ;\-#\ ##0.0\ </c:formatCode>
                 <c:ptCount val="17"/>
                 <c:pt idx="0" formatCode="General">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>#N/A</c:v>
                 </c:pt>
@@ -2950,58 +2950,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
@@ -5189,157 +5189,157 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:dimension ref="B1:H81"/>
   <x:sheetViews>
-    <x:sheetView tabSelected="1" topLeftCell="A89" zoomScaleNormal="100" workbookViewId="0">
+    <x:sheetView tabSelected="1" topLeftCell="A56" zoomScaleNormal="100" workbookViewId="0">
       <x:selection activeCell="B1" sqref="B1:D1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.42578125" customWidth="1"/>
     <x:col min="2" max="2" width="18.42578125" customWidth="1"/>
     <x:col min="3" max="8" width="11.42578125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="28.5" customHeight="1">
-      <x:c r="B1" s="31" t="s">
+      <x:c r="B1" s="35" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C1" s="31"/>
-[...1 lines deleted...]
-      <x:c r="E1" s="38"/>
+      <x:c r="C1" s="35"/>
+      <x:c r="D1" s="35"/>
+      <x:c r="E1" s="29"/>
     </x:row>
     <x:row r="2" ht="28.5" customHeight="1">
-      <x:c r="B2" s="31" t="s">
+      <x:c r="B2" s="35" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C2" s="31"/>
-      <x:c r="D2" s="31"/>
+      <x:c r="C2" s="35"/>
+      <x:c r="D2" s="35"/>
     </x:row>
     <x:row r="3" ht="28.5" customHeight="1">
-      <x:c r="B3" s="32" t="s">
+      <x:c r="B3" s="36" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C3" s="32"/>
-      <x:c r="D3" s="32"/>
+      <x:c r="C3" s="36"/>
+      <x:c r="D3" s="36"/>
     </x:row>
     <x:row r="5" ht="18" customHeight="1">
-      <x:c r="B5" s="33" t="s">
-[...7 lines deleted...]
-      <x:c r="H5" s="33"/>
+      <x:c r="B5" s="37" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C5" s="37"/>
+      <x:c r="D5" s="37"/>
+      <x:c r="E5" s="37"/>
+      <x:c r="F5" s="37"/>
+      <x:c r="G5" s="37"/>
+      <x:c r="H5" s="37"/>
     </x:row>
     <x:row r="8">
       <x:c r="B8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="2">
         <x:f>YEAR_1</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="B9" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
     </x:row>
     <x:row r="10" ht="15.75" customHeight="1" thickBot="1">
-      <x:c r="F10" s="34" t="s">
+      <x:c r="F10" s="38" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="G10" s="34"/>
-      <x:c r="H10" s="34"/>
+      <x:c r="G10" s="38"/>
+      <x:c r="H10" s="38"/>
     </x:row>
     <x:row r="11">
-      <x:c r="B11" s="29"/>
-[...2 lines deleted...]
-      <x:c r="E11" s="30"/>
+      <x:c r="B11" s="33"/>
+      <x:c r="C11" s="33"/>
+      <x:c r="D11" s="33"/>
+      <x:c r="E11" s="34"/>
       <x:c r="F11" s="26">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="G11" s="27">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="F12" s="4" t="e">
         <x:f>VLOOKUP(YEAR_2,Source[[Période]:[Population]],2,FALSE)</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G12" s="4" t="e">
         <x:f>VLOOKUP(YEAR_1,data!$D$2:$E$11,2,FALSE)</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="H12" s="5" t="e">
         <x:f>(G12-F12)/G12</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="14" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="B14" s="6"/>
-      <x:c r="C14" s="37" t="s">
+      <x:c r="C14" s="32" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="D14" s="37"/>
-[...1 lines deleted...]
-      <x:c r="F14" s="37" t="s">
+      <x:c r="D14" s="32"/>
+      <x:c r="E14" s="32"/>
+      <x:c r="F14" s="32" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="G14" s="37"/>
-      <x:c r="H14" s="37"/>
+      <x:c r="G14" s="32"/>
+      <x:c r="H14" s="32"/>
     </x:row>
     <x:row r="15" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="B15" s="7"/>
       <x:c r="C15" s="8">
         <x:f>YEAR_2</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:f>YEAR_1</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="9" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:f>YEAR_2</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:f>YEAR_1</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="9" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -5459,201 +5459,201 @@
       </x:c>
     </x:row>
     <x:row r="20" ht="26.25" customHeight="1" thickBot="1">
       <x:c r="B20" s="14" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C20" s="17" t="e">
         <x:f>C17/C19</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D20" s="17" t="e">
         <x:f>D17/D19</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E20" s="16" t="e">
         <x:f>(D20-C20)/D20</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="B22" s="18" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" ht="27.75" customHeight="1">
-      <x:c r="B23" s="36" t="s">
+      <x:c r="B23" s="31" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C23" s="36"/>
-[...4 lines deleted...]
-      <x:c r="H23" s="36"/>
+      <x:c r="C23" s="31"/>
+      <x:c r="D23" s="31"/>
+      <x:c r="E23" s="31"/>
+      <x:c r="F23" s="31"/>
+      <x:c r="G23" s="31"/>
+      <x:c r="H23" s="31"/>
     </x:row>
     <x:row r="24" ht="27.75" customHeight="1">
-      <x:c r="B24" s="36" t="s">
+      <x:c r="B24" s="31" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C24" s="36"/>
-[...4 lines deleted...]
-      <x:c r="H24" s="36"/>
+      <x:c r="C24" s="31"/>
+      <x:c r="D24" s="31"/>
+      <x:c r="E24" s="31"/>
+      <x:c r="F24" s="31"/>
+      <x:c r="G24" s="31"/>
+      <x:c r="H24" s="31"/>
     </x:row>
     <x:row r="25">
-      <x:c r="B25" s="36" t="s">
+      <x:c r="B25" s="31" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C25" s="36"/>
-[...4 lines deleted...]
-      <x:c r="H25" s="36"/>
+      <x:c r="C25" s="31"/>
+      <x:c r="D25" s="31"/>
+      <x:c r="E25" s="31"/>
+      <x:c r="F25" s="31"/>
+      <x:c r="G25" s="31"/>
+      <x:c r="H25" s="31"/>
     </x:row>
     <x:row r="26">
       <x:c r="B26" s="19"/>
       <x:c r="C26" s="19"/>
       <x:c r="D26" s="19"/>
       <x:c r="E26" s="19"/>
       <x:c r="F26" s="19"/>
       <x:c r="G26" s="19"/>
       <x:c r="H26" s="19"/>
     </x:row>
     <x:row r="27" ht="16.5" customHeight="1">
       <x:c r="B27" s="18" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
-      <x:c r="B28" s="35"/>
-[...5 lines deleted...]
-      <x:c r="H28" s="35"/>
+      <x:c r="B28" s="30"/>
+      <x:c r="C28" s="30"/>
+      <x:c r="D28" s="30"/>
+      <x:c r="E28" s="30"/>
+      <x:c r="F28" s="30"/>
+      <x:c r="G28" s="30"/>
+      <x:c r="H28" s="30"/>
     </x:row>
     <x:row r="29">
-      <x:c r="B29" s="35"/>
-[...5 lines deleted...]
-      <x:c r="H29" s="35"/>
+      <x:c r="B29" s="30"/>
+      <x:c r="C29" s="30"/>
+      <x:c r="D29" s="30"/>
+      <x:c r="E29" s="30"/>
+      <x:c r="F29" s="30"/>
+      <x:c r="G29" s="30"/>
+      <x:c r="H29" s="30"/>
     </x:row>
     <x:row r="30">
-      <x:c r="B30" s="35"/>
-[...5 lines deleted...]
-      <x:c r="H30" s="35"/>
+      <x:c r="B30" s="30"/>
+      <x:c r="C30" s="30"/>
+      <x:c r="D30" s="30"/>
+      <x:c r="E30" s="30"/>
+      <x:c r="F30" s="30"/>
+      <x:c r="G30" s="30"/>
+      <x:c r="H30" s="30"/>
     </x:row>
     <x:row r="32">
       <x:c r="B32" s="18" t="str">
         <x:f>"Répartition des déchets urbains collectés – "&amp;YEAR_1</x:f>
         <x:v xml:space="preserve">Répartition des déchets urbains collectés – </x:v>
       </x:c>
     </x:row>
     <x:row r="33" ht="30.75" customHeight="1">
-      <x:c r="B33" s="36" t="s">
+      <x:c r="B33" s="31" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C33" s="36"/>
-[...4 lines deleted...]
-      <x:c r="H33" s="36"/>
+      <x:c r="C33" s="31"/>
+      <x:c r="D33" s="31"/>
+      <x:c r="E33" s="31"/>
+      <x:c r="F33" s="31"/>
+      <x:c r="G33" s="31"/>
+      <x:c r="H33" s="31"/>
     </x:row>
     <x:row r="35" ht="30" customHeight="1">
       <x:c r="B35" s="23" t="str">
         <x:f>"Taux de collecte séparée "&amp;YEAR_1&amp;" : "</x:f>
         <x:v xml:space="preserve">Taux de collecte séparée  : </x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="B37" s="24" t="e">
         <x:f>D20</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="B39" s="24"/>
     </x:row>
     <x:row r="55">
       <x:c r="B55" s="18" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="B81" s="18" t="str">
         <x:f>"Comparaison par catégorie - "&amp;YEAR_2&amp;" - "&amp;YEAR_1</x:f>
         <x:v xml:space="preserve">Comparaison par catégorie -  - </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
+    <x:mergeCell ref="B11:E11"/>
+    <x:mergeCell ref="B1:D1"/>
+    <x:mergeCell ref="B2:D2"/>
+    <x:mergeCell ref="B3:D3"/>
+    <x:mergeCell ref="B5:H5"/>
+    <x:mergeCell ref="F10:H10"/>
     <x:mergeCell ref="B28:H30"/>
     <x:mergeCell ref="B33:H33"/>
     <x:mergeCell ref="C14:E14"/>
     <x:mergeCell ref="F14:H14"/>
     <x:mergeCell ref="B23:H23"/>
     <x:mergeCell ref="B24:H24"/>
     <x:mergeCell ref="B25:H25"/>
-    <x:mergeCell ref="B11:E11"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="F10:H10"/>
   </x:mergeCells>
   <x:pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295"/>
   <x:headerFooter differentFirst="1">
     <x:oddHeader>&amp;L&amp;"Arial,Normal"Etat de Vaud - DGE - GEODE&amp;R&amp;"Arial,Normal"Statistiques communales des déchets urbains </x:oddHeader>
     <x:oddFooter>Page &amp;P</x:oddFooter>
   </x:headerFooter>
   <x:rowBreaks count="1" manualBreakCount="1">
     <x:brk id="52" max="8" man="1"/>
   </x:rowBreaks>
   <x:drawing r:id="rId2"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{122533AA-9466-4E81-BF62-B16F9EDCDBE1}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:dimension ref="A1:R38"/>
   <x:sheetViews>
     <x:sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <x:selection activeCell="B39" sqref="B39"/>
+      <x:selection activeCell="P29" sqref="P29"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="17" width="12" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F1" t="s">
         <x:v>42</x:v>
@@ -6810,115 +6810,115 @@
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="O37" s="28" t="e">
         <x:f>INDEX(Source[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Source[Bois usagé (t)]))/$A$16*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="P37" s="28" t="e">
         <x:f>INDEX(Source[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Source[Biodéchets (t)]))/$A$16*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="Q37" s="28" t="e">
         <x:f>INDEX(Source[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Source[Déchets encombrants (t)]))/$A$16*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="R37" s="28" t="e">
         <x:f>INDEX(Source[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Source[Ordures ménagères (t)]))/$A$16*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <x:c r="A38">
         <x:f>YEAR_2</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B38" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Briques à boisson (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Briques à boisson (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="C38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Pneus (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Pneus (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Capsules à café (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Capsules à café (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Déchets inertes (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Déchets inertes (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="F38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Textiles (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Textiles (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Appareil EE (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Appareil EE (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="H38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Huile (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Huile (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="I38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Déchets spéciaux (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Déchets spéciaux (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="J38" s="28" t="e">
-        <x:f>INDEX(Formules[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Formules[Plastiques (Hors PET)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Formules[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Formules[Plastiques (Hors PET)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="K38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[PET (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[PET (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="L38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Verre (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Verre (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="M38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Métaux (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Métaux (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="N38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Papier, Carton (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Papier, Carton (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="O38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Bois usagé (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Bois usagé (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="P38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Biodéchets (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Biodéchets (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="Q38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Déchets encombrants (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Déchets encombrants (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="R38" s="28" t="e">
-        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Ordures ménagères (t)]))/$A$16*1000</x:f>
+        <x:f>INDEX(Source[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Source[Ordures ménagères (t)]))/$A$17*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId2"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{FC324F3F-A950-4F25-AAB6-8C227FB7FABF}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:dimension ref="A1:W12"/>
   <x:sheetViews>
     <x:sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <x:selection activeCell="AA17" sqref="AA17"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="3" max="3" width="11" customWidth="1"/>
     <x:col min="5" max="5" width="11.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="21" customWidth="1"/>
@@ -6993,720 +6993,720 @@
       </x:c>
       <x:c r="S1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="T1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="V1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="W1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D2">
-        <x:v>2015</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="E2">
-        <x:v>767511</x:v>
+        <x:v>779258</x:v>
       </x:c>
       <x:c r="F2">
-        <x:v>114071.92</x:v>
+        <x:v>115511.176</x:v>
       </x:c>
       <x:c r="G2">
-        <x:v>21683.23</x:v>
+        <x:v>22893.248</x:v>
       </x:c>
       <x:c r="H2">
-        <x:v>249.57</x:v>
+        <x:v>3279.774</x:v>
       </x:c>
       <x:c r="I2">
-        <x:v>74480.47</x:v>
+        <x:v>76387.079</x:v>
       </x:c>
       <x:c r="J2">
-        <x:v>20259.9</x:v>
+        <x:v>22204.605</x:v>
       </x:c>
       <x:c r="K2">
-        <x:v>60094.11</x:v>
+        <x:v>60631.23</x:v>
       </x:c>
       <x:c r="L2">
-        <x:v>9947.09</x:v>
+        <x:v>11066.5</x:v>
       </x:c>
       <x:c r="M2">
-        <x:v>34284.31</x:v>
+        <x:v>34331.37</x:v>
       </x:c>
       <x:c r="N2">
-        <x:v>2141.775</x:v>
+        <x:v>2727.556</x:v>
       </x:c>
       <x:c r="O2">
-        <x:v>1690.39</x:v>
+        <x:v>1596.264</x:v>
       </x:c>
       <x:c r="P2">
-        <x:v>665.8</x:v>
+        <x:v>773.66</x:v>
       </x:c>
       <x:c r="Q2">
-        <x:v>250.0178</x:v>
+        <x:v>419.224</x:v>
       </x:c>
       <x:c r="R2">
-        <x:v>213.17</x:v>
+        <x:v>1799.765</x:v>
       </x:c>
       <x:c r="S2">
-        <x:v>3105.134</x:v>
+        <x:v>3772.63</x:v>
       </x:c>
       <x:c r="T2">
-        <x:v>4.12</x:v>
+        <x:v>263.413</x:v>
       </x:c>
       <x:c r="U2">
-        <x:v>13.77</x:v>
+        <x:v>108.232</x:v>
       </x:c>
       <x:c r="V2">
-        <x:v>139.08</x:v>
+        <x:v>10027.544</x:v>
       </x:c>
       <x:c r="W2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D3">
-        <x:v>2016</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="E3">
-        <x:v>779258</x:v>
+        <x:v>794426</x:v>
       </x:c>
       <x:c r="F3">
-        <x:v>115511.176</x:v>
+        <x:v>114565.851</x:v>
       </x:c>
       <x:c r="G3">
-        <x:v>22893.248</x:v>
+        <x:v>23114.434</x:v>
       </x:c>
       <x:c r="H3">
-        <x:v>3279.774</x:v>
+        <x:v>3529.504</x:v>
       </x:c>
       <x:c r="I3">
-        <x:v>76387.079</x:v>
+        <x:v>76586.098</x:v>
       </x:c>
       <x:c r="J3">
-        <x:v>22204.605</x:v>
+        <x:v>21670.975</x:v>
       </x:c>
       <x:c r="K3">
-        <x:v>60631.23</x:v>
+        <x:v>58868.901</x:v>
       </x:c>
       <x:c r="L3">
-        <x:v>11066.5</x:v>
+        <x:v>10996.833</x:v>
       </x:c>
       <x:c r="M3">
-        <x:v>34331.37</x:v>
+        <x:v>35853.31078</x:v>
       </x:c>
       <x:c r="N3">
-        <x:v>2727.556</x:v>
+        <x:v>2638.052</x:v>
       </x:c>
       <x:c r="O3">
-        <x:v>1596.264</x:v>
+        <x:v>1618.093</x:v>
       </x:c>
       <x:c r="P3">
-        <x:v>773.66</x:v>
+        <x:v>921.831</x:v>
       </x:c>
       <x:c r="Q3">
-        <x:v>419.224</x:v>
+        <x:v>475.4814</x:v>
       </x:c>
       <x:c r="R3">
-        <x:v>1799.765</x:v>
+        <x:v>1779.386</x:v>
       </x:c>
       <x:c r="S3">
-        <x:v>3772.63</x:v>
+        <x:v>4093.92503</x:v>
       </x:c>
       <x:c r="T3">
-        <x:v>263.413</x:v>
+        <x:v>270.307</x:v>
       </x:c>
       <x:c r="U3">
-        <x:v>108.232</x:v>
+        <x:v>108.766</x:v>
       </x:c>
       <x:c r="V3">
-        <x:v>10027.544</x:v>
+        <x:v>9423.248</x:v>
       </x:c>
       <x:c r="W3">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D4">
-        <x:v>2017</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="E4">
-        <x:v>794426</x:v>
+        <x:v>800162</x:v>
       </x:c>
       <x:c r="F4">
-        <x:v>114565.851</x:v>
+        <x:v>112193.641</x:v>
       </x:c>
       <x:c r="G4">
-        <x:v>23114.434</x:v>
+        <x:v>23018.953</x:v>
       </x:c>
       <x:c r="H4">
-        <x:v>3529.504</x:v>
+        <x:v>9102.673</x:v>
       </x:c>
       <x:c r="I4">
-        <x:v>76586.098</x:v>
+        <x:v>75519.606</x:v>
       </x:c>
       <x:c r="J4">
-        <x:v>21670.975</x:v>
+        <x:v>22390.842</x:v>
       </x:c>
       <x:c r="K4">
-        <x:v>58868.901</x:v>
+        <x:v>58177.708</x:v>
       </x:c>
       <x:c r="L4">
-        <x:v>10996.833</x:v>
+        <x:v>10881.401</x:v>
       </x:c>
       <x:c r="M4">
-        <x:v>35853.31078</x:v>
+        <x:v>34543.602</x:v>
       </x:c>
       <x:c r="N4">
-        <x:v>2638.052</x:v>
+        <x:v>3025.934</x:v>
       </x:c>
       <x:c r="O4">
-        <x:v>1618.093</x:v>
+        <x:v>1721.644</x:v>
       </x:c>
       <x:c r="P4">
-        <x:v>921.831</x:v>
+        <x:v>1028.936</x:v>
       </x:c>
       <x:c r="Q4">
-        <x:v>475.4814</x:v>
+        <x:v>489.85</x:v>
       </x:c>
       <x:c r="R4">
-        <x:v>1779.386</x:v>
+        <x:v>3652.391</x:v>
       </x:c>
       <x:c r="S4">
-        <x:v>4093.92503</x:v>
+        <x:v>4756.89843</x:v>
       </x:c>
       <x:c r="T4">
-        <x:v>270.307</x:v>
+        <x:v>404.577</x:v>
       </x:c>
       <x:c r="U4">
-        <x:v>108.766</x:v>
+        <x:v>268.802</x:v>
       </x:c>
       <x:c r="V4">
-        <x:v>9423.248</x:v>
+        <x:v>17408.764</x:v>
       </x:c>
       <x:c r="W4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D5">
-        <x:v>2018</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="E5">
-        <x:v>800162</x:v>
+        <x:v>806088</x:v>
       </x:c>
       <x:c r="F5">
-        <x:v>112193.641</x:v>
+        <x:v>110496.1433</x:v>
       </x:c>
       <x:c r="G5">
-        <x:v>23018.953</x:v>
+        <x:v>22262.28515</x:v>
       </x:c>
       <x:c r="H5">
-        <x:v>9102.673</x:v>
+        <x:v>8079.11715</x:v>
       </x:c>
       <x:c r="I5">
-        <x:v>75519.606</x:v>
+        <x:v>76387.14523</x:v>
       </x:c>
       <x:c r="J5">
-        <x:v>22390.842</x:v>
+        <x:v>22797.7452</x:v>
       </x:c>
       <x:c r="K5">
-        <x:v>58177.708</x:v>
+        <x:v>55356.74975</x:v>
       </x:c>
       <x:c r="L5">
-        <x:v>10881.401</x:v>
+        <x:v>10726.89947</x:v>
       </x:c>
       <x:c r="M5">
-        <x:v>34543.602</x:v>
+        <x:v>34822.76475</x:v>
       </x:c>
       <x:c r="N5">
-        <x:v>3025.934</x:v>
+        <x:v>2996.23844</x:v>
       </x:c>
       <x:c r="O5">
-        <x:v>1721.644</x:v>
+        <x:v>1718.24018</x:v>
       </x:c>
       <x:c r="P5">
-        <x:v>1028.936</x:v>
+        <x:v>1004.83169</x:v>
       </x:c>
       <x:c r="Q5">
-        <x:v>489.85</x:v>
+        <x:v>507.65718</x:v>
       </x:c>
       <x:c r="R5">
-        <x:v>3652.391</x:v>
+        <x:v>3821.17003</x:v>
       </x:c>
       <x:c r="S5">
-        <x:v>4756.89843</x:v>
+        <x:v>5208.15352</x:v>
       </x:c>
       <x:c r="T5">
-        <x:v>404.577</x:v>
+        <x:v>374.7887</x:v>
       </x:c>
       <x:c r="U5">
-        <x:v>268.802</x:v>
+        <x:v>239.4783</x:v>
       </x:c>
       <x:c r="V5">
-        <x:v>17408.764</x:v>
+        <x:v>17007.39304</x:v>
       </x:c>
       <x:c r="W5">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="E6">
-        <x:v>806088</x:v>
+        <x:v>815300</x:v>
       </x:c>
       <x:c r="F6">
-        <x:v>110496.1433</x:v>
+        <x:v>111132.38673</x:v>
       </x:c>
       <x:c r="G6">
-        <x:v>22262.28515</x:v>
+        <x:v>22609.6886</x:v>
       </x:c>
       <x:c r="H6">
-        <x:v>8079.11715</x:v>
+        <x:v>9070.01177</x:v>
       </x:c>
       <x:c r="I6">
-        <x:v>76387.14523</x:v>
+        <x:v>77806.45776</x:v>
       </x:c>
       <x:c r="J6">
-        <x:v>22797.7452</x:v>
+        <x:v>22218.25526</x:v>
       </x:c>
       <x:c r="K6">
-        <x:v>55356.74975</x:v>
+        <x:v>54144.61245</x:v>
       </x:c>
       <x:c r="L6">
-        <x:v>10726.89947</x:v>
+        <x:v>11087.17968</x:v>
       </x:c>
       <x:c r="M6">
-        <x:v>34822.76475</x:v>
+        <x:v>36816.19135</x:v>
       </x:c>
       <x:c r="N6">
-        <x:v>2996.23844</x:v>
+        <x:v>3104.50336</x:v>
       </x:c>
       <x:c r="O6">
-        <x:v>1718.24018</x:v>
+        <x:v>1761.69348</x:v>
       </x:c>
       <x:c r="P6">
-        <x:v>1004.83169</x:v>
+        <x:v>1028.02193</x:v>
       </x:c>
       <x:c r="Q6">
-        <x:v>507.65718</x:v>
+        <x:v>445.64514</x:v>
       </x:c>
       <x:c r="R6">
-        <x:v>3821.17003</x:v>
+        <x:v>4305.53793</x:v>
       </x:c>
       <x:c r="S6">
-        <x:v>5208.15352</x:v>
+        <x:v>5682.11898</x:v>
       </x:c>
       <x:c r="T6">
-        <x:v>374.7887</x:v>
+        <x:v>448.43443</x:v>
       </x:c>
       <x:c r="U6">
-        <x:v>239.4783</x:v>
+        <x:v>226.40014</x:v>
       </x:c>
       <x:c r="V6">
-        <x:v>17007.39304</x:v>
+        <x:v>17345.65289</x:v>
       </x:c>
       <x:c r="W6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B7">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="E7">
-        <x:v>815300</x:v>
+        <x:v>823881</x:v>
       </x:c>
       <x:c r="F7">
-        <x:v>111132.38673</x:v>
+        <x:v>112617.30799</x:v>
       </x:c>
       <x:c r="G7">
-        <x:v>22609.6886</x:v>
+        <x:v>22332.77076</x:v>
       </x:c>
       <x:c r="H7">
-        <x:v>9070.01177</x:v>
+        <x:v>6622.89499</x:v>
       </x:c>
       <x:c r="I7">
-        <x:v>77806.45776</x:v>
+        <x:v>77403.37122</x:v>
       </x:c>
       <x:c r="J7">
-        <x:v>22218.25526</x:v>
+        <x:v>21501.92401</x:v>
       </x:c>
       <x:c r="K7">
-        <x:v>54144.61245</x:v>
+        <x:v>54193.72659</x:v>
       </x:c>
       <x:c r="L7">
-        <x:v>11087.17968</x:v>
+        <x:v>10792.97146</x:v>
       </x:c>
       <x:c r="M7">
-        <x:v>36816.19135</x:v>
+        <x:v>36216.80797</x:v>
       </x:c>
       <x:c r="N7">
-        <x:v>3104.50336</x:v>
+        <x:v>2977.83059</x:v>
       </x:c>
       <x:c r="O7">
-        <x:v>1761.69348</x:v>
+        <x:v>1757.42158</x:v>
       </x:c>
       <x:c r="P7">
-        <x:v>1028.02193</x:v>
+        <x:v>964.22817</x:v>
       </x:c>
       <x:c r="Q7">
-        <x:v>445.64514</x:v>
+        <x:v>448.57998</x:v>
       </x:c>
       <x:c r="R7">
-        <x:v>4305.53793</x:v>
+        <x:v>4102.64929</x:v>
       </x:c>
       <x:c r="S7">
-        <x:v>5682.11898</x:v>
+        <x:v>5256.74837</x:v>
       </x:c>
       <x:c r="T7">
-        <x:v>448.43443</x:v>
+        <x:v>457.24899</x:v>
       </x:c>
       <x:c r="U7">
-        <x:v>226.40014</x:v>
+        <x:v>227.74899</x:v>
       </x:c>
       <x:c r="V7">
-        <x:v>17345.65289</x:v>
+        <x:v>16207.41293</x:v>
       </x:c>
       <x:c r="W7">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="E8">
-        <x:v>823881</x:v>
+        <x:v>830791</x:v>
       </x:c>
       <x:c r="F8">
-        <x:v>112617.30799</x:v>
+        <x:v>110366.0694</x:v>
       </x:c>
       <x:c r="G8">
-        <x:v>22332.77076</x:v>
+        <x:v>21313.99288</x:v>
       </x:c>
       <x:c r="H8">
-        <x:v>6622.89499</x:v>
+        <x:v>6648.88907</x:v>
       </x:c>
       <x:c r="I8">
-        <x:v>77403.37122</x:v>
+        <x:v>71757.32682</x:v>
       </x:c>
       <x:c r="J8">
-        <x:v>21501.92401</x:v>
+        <x:v>19120.07274</x:v>
       </x:c>
       <x:c r="K8">
-        <x:v>54193.72659</x:v>
+        <x:v>51377.26762</x:v>
       </x:c>
       <x:c r="L8">
-        <x:v>10792.97146</x:v>
+        <x:v>9898.72348</x:v>
       </x:c>
       <x:c r="M8">
-        <x:v>36216.80797</x:v>
+        <x:v>34582.15682</x:v>
       </x:c>
       <x:c r="N8">
-        <x:v>2977.83059</x:v>
+        <x:v>2584.57366</x:v>
       </x:c>
       <x:c r="O8">
-        <x:v>1757.42158</x:v>
+        <x:v>1762.13746</x:v>
       </x:c>
       <x:c r="P8">
-        <x:v>964.22817</x:v>
+        <x:v>951.38641</x:v>
       </x:c>
       <x:c r="Q8">
-        <x:v>448.57998</x:v>
+        <x:v>443.85472</x:v>
       </x:c>
       <x:c r="R8">
-        <x:v>4102.64929</x:v>
+        <x:v>3792.22516</x:v>
       </x:c>
       <x:c r="S8">
-        <x:v>5256.74837</x:v>
+        <x:v>5240.80141</x:v>
       </x:c>
       <x:c r="T8">
-        <x:v>457.24899</x:v>
+        <x:v>430.43691</x:v>
       </x:c>
       <x:c r="U8">
-        <x:v>227.74899</x:v>
+        <x:v>207.32342</x:v>
       </x:c>
       <x:c r="V8">
-        <x:v>16207.41293</x:v>
+        <x:v>14926.4633</x:v>
       </x:c>
       <x:c r="W8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="E9">
-        <x:v>830791</x:v>
+        <x:v>846303</x:v>
       </x:c>
       <x:c r="F9">
-        <x:v>110366.0694</x:v>
+        <x:v>110786.32283</x:v>
       </x:c>
       <x:c r="G9">
-        <x:v>21313.99288</x:v>
+        <x:v>20869.23265</x:v>
       </x:c>
       <x:c r="H9">
-        <x:v>6648.88907</x:v>
+        <x:v>6592.81912</x:v>
       </x:c>
       <x:c r="I9">
-        <x:v>71757.32682</x:v>
+        <x:v>73980.10188</x:v>
       </x:c>
       <x:c r="J9">
-        <x:v>19120.07274</x:v>
+        <x:v>20605.75099</x:v>
       </x:c>
       <x:c r="K9">
-        <x:v>51377.26762</x:v>
+        <x:v>49919.11745</x:v>
       </x:c>
       <x:c r="L9">
-        <x:v>9898.72348</x:v>
+        <x:v>10034.86191</x:v>
       </x:c>
       <x:c r="M9">
-        <x:v>34582.15682</x:v>
+        <x:v>33025.87578</x:v>
       </x:c>
       <x:c r="N9">
-        <x:v>2584.57366</x:v>
+        <x:v>2613.72363</x:v>
       </x:c>
       <x:c r="O9">
-        <x:v>1762.13746</x:v>
+        <x:v>1706.10519</x:v>
       </x:c>
       <x:c r="P9">
-        <x:v>951.38641</x:v>
+        <x:v>1088.00732</x:v>
       </x:c>
       <x:c r="Q9">
-        <x:v>443.85472</x:v>
+        <x:v>426.10173</x:v>
       </x:c>
       <x:c r="R9">
-        <x:v>3792.22516</x:v>
+        <x:v>3967.47119</x:v>
       </x:c>
       <x:c r="S9">
-        <x:v>5240.80141</x:v>
+        <x:v>5021.62472</x:v>
       </x:c>
       <x:c r="T9">
-        <x:v>430.43691</x:v>
+        <x:v>394.51124</x:v>
       </x:c>
       <x:c r="U9">
-        <x:v>207.32342</x:v>
+        <x:v>264.10052</x:v>
       </x:c>
       <x:c r="V9">
-        <x:v>14926.4633</x:v>
+        <x:v>13926.59946</x:v>
       </x:c>
       <x:c r="W9">
-        <x:v>0</x:v>
+        <x:v>57.61788</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="E10">
-        <x:v>846303</x:v>
+        <x:v>855749</x:v>
       </x:c>
       <x:c r="F10">
-        <x:v>110786.32283</x:v>
+        <x:v>111766.11214</x:v>
       </x:c>
       <x:c r="G10">
-        <x:v>20869.23265</x:v>
+        <x:v>21761.68808</x:v>
       </x:c>
       <x:c r="H10">
-        <x:v>6592.81912</x:v>
+        <x:v>6745.019</x:v>
       </x:c>
       <x:c r="I10">
-        <x:v>73980.10188</x:v>
+        <x:v>79302.79321</x:v>
       </x:c>
       <x:c r="J10">
-        <x:v>20605.75099</x:v>
+        <x:v>21084.53353</x:v>
       </x:c>
       <x:c r="K10">
-        <x:v>49919.11745</x:v>
+        <x:v>48489.63643</x:v>
       </x:c>
       <x:c r="L10">
-        <x:v>10034.86191</x:v>
+        <x:v>10112.13505</x:v>
       </x:c>
       <x:c r="M10">
-        <x:v>33025.87578</x:v>
+        <x:v>31594.55076</x:v>
       </x:c>
       <x:c r="N10">
-        <x:v>2613.72363</x:v>
+        <x:v>2629.66514</x:v>
       </x:c>
       <x:c r="O10">
-        <x:v>1706.10519</x:v>
+        <x:v>1687.9966</x:v>
       </x:c>
       <x:c r="P10">
-        <x:v>1088.00732</x:v>
+        <x:v>1134.15992</x:v>
       </x:c>
       <x:c r="Q10">
-        <x:v>426.10173</x:v>
+        <x:v>449.22077</x:v>
       </x:c>
       <x:c r="R10">
-        <x:v>3967.47119</x:v>
+        <x:v>4124.92158</x:v>
       </x:c>
       <x:c r="S10">
-        <x:v>5021.62472</x:v>
+        <x:v>5181.24494</x:v>
       </x:c>
       <x:c r="T10">
-        <x:v>394.51124</x:v>
+        <x:v>439.37359</x:v>
       </x:c>
       <x:c r="U10">
-        <x:v>264.10052</x:v>
+        <x:v>230.50713</x:v>
       </x:c>
       <x:c r="V10">
-        <x:v>13926.59946</x:v>
+        <x:v>13827.84435</x:v>
       </x:c>
       <x:c r="W10">
-        <x:v>57.61788</x:v>
+        <x:v>85.94963</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B11">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="E11">
-        <x:v>855749</x:v>
+        <x:v>864226</x:v>
       </x:c>
       <x:c r="F11">
-        <x:v>111766.11214</x:v>
+        <x:v>111999.57411</x:v>
       </x:c>
       <x:c r="G11">
-        <x:v>21761.68808</x:v>
+        <x:v>22238.28726</x:v>
       </x:c>
       <x:c r="H11">
-        <x:v>6745.019</x:v>
+        <x:v>7176.10586</x:v>
       </x:c>
       <x:c r="I11">
-        <x:v>79302.79321</x:v>
+        <x:v>77408.73771</x:v>
       </x:c>
       <x:c r="J11">
-        <x:v>21084.53353</x:v>
+        <x:v>21810.92696</x:v>
       </x:c>
       <x:c r="K11">
-        <x:v>48489.63643</x:v>
+        <x:v>47957.29573</x:v>
       </x:c>
       <x:c r="L11">
-        <x:v>10112.13505</x:v>
+        <x:v>10604.37121</x:v>
       </x:c>
       <x:c r="M11">
-        <x:v>31594.55076</x:v>
+        <x:v>31027.40462</x:v>
       </x:c>
       <x:c r="N11">
-        <x:v>2629.66514</x:v>
+        <x:v>2702.20055</x:v>
       </x:c>
       <x:c r="O11">
-        <x:v>1687.9966</x:v>
+        <x:v>1658.80632</x:v>
       </x:c>
       <x:c r="P11">
-        <x:v>1134.15992</x:v>
+        <x:v>1159.98862</x:v>
       </x:c>
       <x:c r="Q11">
-        <x:v>449.22077</x:v>
+        <x:v>421.65024</x:v>
       </x:c>
       <x:c r="R11">
-        <x:v>4124.92158</x:v>
+        <x:v>4438.04883</x:v>
       </x:c>
       <x:c r="S11">
-        <x:v>5181.24494</x:v>
+        <x:v>5539.89384</x:v>
       </x:c>
       <x:c r="T11">
-        <x:v>439.37359</x:v>
+        <x:v>410.83615</x:v>
       </x:c>
       <x:c r="U11">
-        <x:v>230.50713</x:v>
+        <x:v>219.45194</x:v>
       </x:c>
       <x:c r="V11">
-        <x:v>13827.84435</x:v>
+        <x:v>12970.4664</x:v>
       </x:c>
       <x:c r="W11">
-        <x:v>85.94963</x:v>
+        <x:v>167.32207</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="15" customHeight="1"/>
   </x:sheetData>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId1"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>