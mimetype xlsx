--- v1 (2026-04-19)
+++ v2 (2026-07-14)
@@ -17,91 +17,101 @@
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <x:fileVersion appName="SpreadsheetLight"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\herve\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Web\vaud-stat-dechets.ch\www\www\App_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB4767E6-3AF1-4D24-AD59-F0F5FEEB2959}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79F4C28C-C0AA-4200-93B2-8249B166C9EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
-    <x:workbookView xWindow="19755" yWindow="0" windowWidth="37275" windowHeight="20985"/>
+    <x:workbookView xWindow="56820" yWindow="0" windowWidth="20085" windowHeight="19335"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Rapport" sheetId="1" r:id="rId1"/>
     <x:sheet name="Formules" sheetId="2" r:id="rId2"/>
     <x:sheet name="data" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="CITY">Formules!#REF!</x:definedName>
     <x:definedName name="YEAR_1">Rapport!$G$11</x:definedName>
     <x:definedName name="YEAR_2">Rapport!$F$11</x:definedName>
     <x:definedName name="_xlnm.Print_Area" localSheetId="0">Rapport!$A:$I</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:c r="B38" i="2" l="1"/>
+  <x:c r="H12" i="1" l="1"/>
+  <x:c r="H17"/>
+  <x:c r="H18"/>
+  <x:c r="H19"/>
+  <x:c r="H16"/>
+  <x:c r="E20"/>
+  <x:c r="E19"/>
+  <x:c r="E18"/>
+  <x:c r="E17"/>
+  <x:c r="E16"/>
+  <x:c r="B38" i="2"/>
   <x:c r="C38"/>
   <x:c r="D38"/>
   <x:c r="E38"/>
   <x:c r="F38"/>
   <x:c r="G38"/>
   <x:c r="H38"/>
   <x:c r="I38"/>
   <x:c r="J38"/>
   <x:c r="K38"/>
   <x:c r="L38"/>
   <x:c r="M38"/>
   <x:c r="N38"/>
   <x:c r="O38"/>
   <x:c r="P38"/>
   <x:c r="Q38"/>
   <x:c r="R38"/>
   <x:c r="B37"/>
   <x:c r="A22" l="1"/>
   <x:c r="A2"/>
   <x:c r="A3"/>
   <x:c r="A4"/>
   <x:c r="A5"/>
   <x:c r="A6"/>
   <x:c r="A7"/>
   <x:c r="A8"/>
@@ -331,76 +341,66 @@
   <x:c r="M2"/>
   <x:c r="C22" s="1"/>
   <x:c r="O6"/>
   <x:c r="P6" s="1"/>
   <x:c r="D26" s="1"/>
   <x:c r="O5"/>
   <x:c r="P5" s="1"/>
   <x:c r="D25" s="1"/>
   <x:c r="O11"/>
   <x:c r="P11" s="1"/>
   <x:c r="D31" s="1"/>
   <x:c r="O3"/>
   <x:c r="P3" s="1"/>
   <x:c r="D23" s="1"/>
   <x:c r="O8"/>
   <x:c r="P8" s="1"/>
   <x:c r="D28" s="1"/>
   <x:c r="O7"/>
   <x:c r="P7" s="1"/>
   <x:c r="D27" s="1"/>
   <x:c r="O4"/>
   <x:c r="P4" s="1"/>
   <x:c r="D24" s="1"/>
   <x:c r="C8" i="1"/>
   <x:c r="C17"/>
-  <x:c r="E18"/>
   <x:c r="D17" l="1"/>
   <x:c r="D19" s="1"/>
   <x:c r="D20" s="1"/>
   <x:c r="B37" s="1"/>
   <x:c r="C16"/>
-  <x:c r="E16" s="1"/>
-[...1 lines deleted...]
-  <x:c r="C19"/>
+  <x:c r="C19" l="1"/>
   <x:c r="C20" s="1"/>
-  <x:c r="E20" s="1"/>
-[...1 lines deleted...]
-  <x:c r="G12"/>
+  <x:c r="G12" l="1"/>
   <x:c r="G16" s="1"/>
-  <x:c r="H12" l="1"/>
-  <x:c r="G19"/>
+  <x:c r="G19" l="1"/>
   <x:c r="G17"/>
   <x:c r="G18"/>
   <x:c r="F16" l="1"/>
-  <x:c r="H16" s="1"/>
   <x:c r="F17"/>
-  <x:c r="H17" s="1"/>
   <x:c r="F18"/>
-  <x:c r="H18" s="1"/>
   <x:c r="F19"/>
-  <x:c r="H19" s="1"/>
 </x:calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="3">
   <x:si>
     <x:t>Statistiques communales des déchets urbains</x:t>
   </x:si>
   <x:si>
     <x:t>Année :</x:t>
   </x:si>
   <x:si>
     <x:t>Commune :</x:t>
   </x:si>
   <x:si>
     <x:t>Commune</x:t>
   </x:si>
   <x:si>
     <x:t>Population</x:t>
   </x:si>
   <x:si>
     <x:t>∆ (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Quantités totales (tonnes)</x:t>
@@ -1013,76 +1013,76 @@
       <x:alignment vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="top"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="left" vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="3">
     <x:cellStyle name="Milliers" xfId="2" builtinId="3"/>
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
     <x:cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </x:cellStyles>
   <x:dxfs count="16">
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="0" formatCode="General"/>
@@ -5189,451 +5189,451 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:dimension ref="B1:H81"/>
   <x:sheetViews>
-    <x:sheetView tabSelected="1" topLeftCell="A56" zoomScaleNormal="100" workbookViewId="0">
-      <x:selection activeCell="B1" sqref="B1:D1"/>
+    <x:sheetView tabSelected="1" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
+      <x:selection activeCell="H13" sqref="H13"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.42578125" customWidth="1"/>
     <x:col min="2" max="2" width="18.42578125" customWidth="1"/>
     <x:col min="3" max="8" width="11.42578125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="28.5" customHeight="1">
-      <x:c r="B1" s="35" t="s">
+      <x:c r="B1" s="32" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C1" s="35"/>
-      <x:c r="D1" s="35"/>
+      <x:c r="C1" s="32"/>
+      <x:c r="D1" s="32"/>
       <x:c r="E1" s="29"/>
     </x:row>
     <x:row r="2" ht="28.5" customHeight="1">
-      <x:c r="B2" s="35" t="s">
+      <x:c r="B2" s="32" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C2" s="35"/>
-      <x:c r="D2" s="35"/>
+      <x:c r="C2" s="32"/>
+      <x:c r="D2" s="32"/>
     </x:row>
     <x:row r="3" ht="28.5" customHeight="1">
-      <x:c r="B3" s="36" t="s">
+      <x:c r="B3" s="33" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C3" s="36"/>
-      <x:c r="D3" s="36"/>
+      <x:c r="C3" s="33"/>
+      <x:c r="D3" s="33"/>
     </x:row>
     <x:row r="5" ht="18" customHeight="1">
-      <x:c r="B5" s="37" t="s">
-[...7 lines deleted...]
-      <x:c r="H5" s="37"/>
+      <x:c r="B5" s="34" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C5" s="34"/>
+      <x:c r="D5" s="34"/>
+      <x:c r="E5" s="34"/>
+      <x:c r="F5" s="34"/>
+      <x:c r="G5" s="34"/>
+      <x:c r="H5" s="34"/>
     </x:row>
     <x:row r="8">
       <x:c r="B8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="2">
         <x:f>YEAR_1</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="B9" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
     </x:row>
     <x:row r="10" ht="15.75" customHeight="1" thickBot="1">
-      <x:c r="F10" s="38" t="s">
+      <x:c r="F10" s="35" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="G10" s="38"/>
-      <x:c r="H10" s="38"/>
+      <x:c r="G10" s="35"/>
+      <x:c r="H10" s="35"/>
     </x:row>
     <x:row r="11">
-      <x:c r="B11" s="33"/>
-[...2 lines deleted...]
-      <x:c r="E11" s="34"/>
+      <x:c r="B11" s="30"/>
+      <x:c r="C11" s="30"/>
+      <x:c r="D11" s="30"/>
+      <x:c r="E11" s="31"/>
       <x:c r="F11" s="26">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="G11" s="27">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="F12" s="4" t="e">
         <x:f>VLOOKUP(YEAR_2,Source[[Période]:[Population]],2,FALSE)</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G12" s="4" t="e">
         <x:f>VLOOKUP(YEAR_1,data!$D$2:$E$11,2,FALSE)</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="H12" s="5" t="e">
-        <x:f>(G12-F12)/G12</x:f>
+        <x:f>(G12-F12)/F12</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="14" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="B14" s="6"/>
-      <x:c r="C14" s="32" t="s">
+      <x:c r="C14" s="38" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="D14" s="32"/>
-[...1 lines deleted...]
-      <x:c r="F14" s="32" t="s">
+      <x:c r="D14" s="38"/>
+      <x:c r="E14" s="38"/>
+      <x:c r="F14" s="38" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="G14" s="32"/>
-      <x:c r="H14" s="32"/>
+      <x:c r="G14" s="38"/>
+      <x:c r="H14" s="38"/>
     </x:row>
     <x:row r="15" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="B15" s="7"/>
       <x:c r="C15" s="8">
         <x:f>YEAR_2</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:f>YEAR_1</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="9" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:f>YEAR_2</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:f>YEAR_1</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="9" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="B16" s="10" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="11" t="e">
         <x:f>INDEX(Formules[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Formules[Incinérables '[t']]))</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D16" s="11" t="e">
         <x:f>INDEX(Formules[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Formules[Incinérables '[t']]))</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E16" s="12" t="e">
-        <x:f>(D16-C16)/D16</x:f>
+        <x:f>(D16-C16)/C16</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="F16" s="13" t="e">
         <x:f>C16/$F$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G16" s="13" t="e">
         <x:f>D16/$G$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="H16" s="12" t="e">
-        <x:f>(G16-F16)/G16</x:f>
+        <x:f>(G16-F16)/F16</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="B17" s="10" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C17" s="11" t="e">
         <x:f>INDEX(Formules[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Formules[Collectés séparément '[t']]))</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D17" s="11" t="e">
         <x:f>INDEX(Formules[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Formules[Collectés séparément '[t']]))</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E17" s="12" t="e">
-        <x:f t="shared" ref="E17:E19" si="0">(D17-C17)/D17</x:f>
+        <x:f t="shared" ref="E17:E20" si="0">(D17-C17)/C17</x:f>
       </x:c>
       <x:c r="F17" s="13" t="e">
         <x:f>C17/$F$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G17" s="13" t="e">
         <x:f>D17/$G$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="H17" s="12" t="e">
-        <x:f t="shared" ref="H17:H19" si="1">(G17-F17)/G17</x:f>
+        <x:f t="shared" ref="H17:H19" si="1">(G17-F17)/F17</x:f>
       </x:c>
     </x:row>
     <x:row r="18" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="B18" s="10" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C18" s="11" t="e">
         <x:f>INDEX(Formules[#All],MATCH(YEAR_2,Source[[#All],[Période]],0),COLUMN(Formules[Inerte]))</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D18" s="11" t="e">
         <x:f>INDEX(Formules[#All],MATCH(YEAR_1,Source[[#All],[Période]],0),COLUMN(Formules[Inerte]))</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E18" s="12" t="e">
         <x:f t="shared" si="0"/>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="F18" s="13" t="e">
         <x:f>C18/$F$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G18" s="13" t="e">
         <x:f>D18/$G$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="H18" s="12" t="e">
         <x:f t="shared" si="1"/>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="19" ht="15.75" customHeight="1" thickBot="1">
       <x:c r="B19" s="14" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="15" t="e">
         <x:f>SUM(C16:C18)</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D19" s="15" t="e">
         <x:f>SUM(D16:D18)</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E19" s="16" t="e">
-        <x:f t="shared" si="0"/>
+        <x:f>(D19-C19)/C19</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="F19" s="15" t="e">
         <x:f>C19/$F$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="G19" s="15" t="e">
         <x:f>D19/$G$12*1000</x:f>
         <x:v>#N/A</x:v>
       </x:c>
-      <x:c r="H19" s="16" t="e">
+      <x:c r="H19" s="15" t="e">
         <x:f t="shared" si="1"/>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="20" ht="26.25" customHeight="1" thickBot="1">
       <x:c r="B20" s="14" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C20" s="17" t="e">
         <x:f>C17/C19</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="D20" s="17" t="e">
         <x:f>D17/D19</x:f>
         <x:v>#N/A</x:v>
       </x:c>
       <x:c r="E20" s="16" t="e">
-        <x:f>(D20-C20)/D20</x:f>
+        <x:f>(D20-C20)/C20</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="B22" s="18" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" ht="27.75" customHeight="1">
-      <x:c r="B23" s="31" t="s">
+      <x:c r="B23" s="37" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C23" s="31"/>
-[...4 lines deleted...]
-      <x:c r="H23" s="31"/>
+      <x:c r="C23" s="37"/>
+      <x:c r="D23" s="37"/>
+      <x:c r="E23" s="37"/>
+      <x:c r="F23" s="37"/>
+      <x:c r="G23" s="37"/>
+      <x:c r="H23" s="37"/>
     </x:row>
     <x:row r="24" ht="27.75" customHeight="1">
-      <x:c r="B24" s="31" t="s">
+      <x:c r="B24" s="37" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C24" s="31"/>
-[...4 lines deleted...]
-      <x:c r="H24" s="31"/>
+      <x:c r="C24" s="37"/>
+      <x:c r="D24" s="37"/>
+      <x:c r="E24" s="37"/>
+      <x:c r="F24" s="37"/>
+      <x:c r="G24" s="37"/>
+      <x:c r="H24" s="37"/>
     </x:row>
     <x:row r="25">
-      <x:c r="B25" s="31" t="s">
+      <x:c r="B25" s="37" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C25" s="31"/>
-[...4 lines deleted...]
-      <x:c r="H25" s="31"/>
+      <x:c r="C25" s="37"/>
+      <x:c r="D25" s="37"/>
+      <x:c r="E25" s="37"/>
+      <x:c r="F25" s="37"/>
+      <x:c r="G25" s="37"/>
+      <x:c r="H25" s="37"/>
     </x:row>
     <x:row r="26">
       <x:c r="B26" s="19"/>
       <x:c r="C26" s="19"/>
       <x:c r="D26" s="19"/>
       <x:c r="E26" s="19"/>
       <x:c r="F26" s="19"/>
       <x:c r="G26" s="19"/>
       <x:c r="H26" s="19"/>
     </x:row>
     <x:row r="27" ht="16.5" customHeight="1">
       <x:c r="B27" s="18" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
-      <x:c r="B28" s="30"/>
-[...5 lines deleted...]
-      <x:c r="H28" s="30"/>
+      <x:c r="B28" s="36"/>
+      <x:c r="C28" s="36"/>
+      <x:c r="D28" s="36"/>
+      <x:c r="E28" s="36"/>
+      <x:c r="F28" s="36"/>
+      <x:c r="G28" s="36"/>
+      <x:c r="H28" s="36"/>
     </x:row>
     <x:row r="29">
-      <x:c r="B29" s="30"/>
-[...5 lines deleted...]
-      <x:c r="H29" s="30"/>
+      <x:c r="B29" s="36"/>
+      <x:c r="C29" s="36"/>
+      <x:c r="D29" s="36"/>
+      <x:c r="E29" s="36"/>
+      <x:c r="F29" s="36"/>
+      <x:c r="G29" s="36"/>
+      <x:c r="H29" s="36"/>
     </x:row>
     <x:row r="30">
-      <x:c r="B30" s="30"/>
-[...5 lines deleted...]
-      <x:c r="H30" s="30"/>
+      <x:c r="B30" s="36"/>
+      <x:c r="C30" s="36"/>
+      <x:c r="D30" s="36"/>
+      <x:c r="E30" s="36"/>
+      <x:c r="F30" s="36"/>
+      <x:c r="G30" s="36"/>
+      <x:c r="H30" s="36"/>
     </x:row>
     <x:row r="32">
       <x:c r="B32" s="18" t="str">
         <x:f>"Répartition des déchets urbains collectés – "&amp;YEAR_1</x:f>
         <x:v xml:space="preserve">Répartition des déchets urbains collectés – </x:v>
       </x:c>
     </x:row>
     <x:row r="33" ht="30.75" customHeight="1">
-      <x:c r="B33" s="31" t="s">
+      <x:c r="B33" s="37" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C33" s="31"/>
-[...4 lines deleted...]
-      <x:c r="H33" s="31"/>
+      <x:c r="C33" s="37"/>
+      <x:c r="D33" s="37"/>
+      <x:c r="E33" s="37"/>
+      <x:c r="F33" s="37"/>
+      <x:c r="G33" s="37"/>
+      <x:c r="H33" s="37"/>
     </x:row>
     <x:row r="35" ht="30" customHeight="1">
       <x:c r="B35" s="23" t="str">
         <x:f>"Taux de collecte séparée "&amp;YEAR_1&amp;" : "</x:f>
         <x:v xml:space="preserve">Taux de collecte séparée  : </x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="B37" s="24" t="e">
         <x:f>D20</x:f>
         <x:v>#N/A</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="B39" s="24"/>
     </x:row>
     <x:row r="55">
       <x:c r="B55" s="18" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="B81" s="18" t="str">
         <x:f>"Comparaison par catégorie - "&amp;YEAR_2&amp;" - "&amp;YEAR_1</x:f>
         <x:v xml:space="preserve">Comparaison par catégorie -  - </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
-    <x:mergeCell ref="B11:E11"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="F10:H10"/>
     <x:mergeCell ref="B28:H30"/>
     <x:mergeCell ref="B33:H33"/>
     <x:mergeCell ref="C14:E14"/>
     <x:mergeCell ref="F14:H14"/>
     <x:mergeCell ref="B23:H23"/>
     <x:mergeCell ref="B24:H24"/>
     <x:mergeCell ref="B25:H25"/>
+    <x:mergeCell ref="B11:E11"/>
+    <x:mergeCell ref="B1:D1"/>
+    <x:mergeCell ref="B2:D2"/>
+    <x:mergeCell ref="B3:D3"/>
+    <x:mergeCell ref="B5:H5"/>
+    <x:mergeCell ref="F10:H10"/>
   </x:mergeCells>
   <x:pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295"/>
   <x:headerFooter differentFirst="1">
     <x:oddHeader>&amp;L&amp;"Arial,Normal"Etat de Vaud - DGE - GEODE&amp;R&amp;"Arial,Normal"Statistiques communales des déchets urbains </x:oddHeader>
     <x:oddFooter>Page &amp;P</x:oddFooter>
   </x:headerFooter>
   <x:rowBreaks count="1" manualBreakCount="1">
     <x:brk id="52" max="8" man="1"/>
   </x:rowBreaks>
   <x:drawing r:id="rId2"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{122533AA-9466-4E81-BF62-B16F9EDCDBE1}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:dimension ref="A1:R38"/>
   <x:sheetViews>
     <x:sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <x:selection activeCell="P29" sqref="P29"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="17" width="12" customWidth="1"/>
@@ -7620,93 +7620,93 @@
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B11">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E11">
         <x:v>864226</x:v>
       </x:c>
       <x:c r="F11">
         <x:v>111999.57411</x:v>
       </x:c>
       <x:c r="G11">
         <x:v>22238.28726</x:v>
       </x:c>
       <x:c r="H11">
         <x:v>7176.10586</x:v>
       </x:c>
       <x:c r="I11">
-        <x:v>77408.73771</x:v>
+        <x:v>77275.59371</x:v>
       </x:c>
       <x:c r="J11">
         <x:v>21810.92696</x:v>
       </x:c>
       <x:c r="K11">
-        <x:v>47957.29573</x:v>
+        <x:v>47960.79573</x:v>
       </x:c>
       <x:c r="L11">
-        <x:v>10604.37121</x:v>
+        <x:v>10600.21121</x:v>
       </x:c>
       <x:c r="M11">
         <x:v>31027.40462</x:v>
       </x:c>
       <x:c r="N11">
-        <x:v>2702.20055</x:v>
+        <x:v>2717.79055</x:v>
       </x:c>
       <x:c r="O11">
         <x:v>1658.80632</x:v>
       </x:c>
       <x:c r="P11">
         <x:v>1159.98862</x:v>
       </x:c>
       <x:c r="Q11">
         <x:v>421.65024</x:v>
       </x:c>
       <x:c r="R11">
         <x:v>4438.04883</x:v>
       </x:c>
       <x:c r="S11">
         <x:v>5539.89384</x:v>
       </x:c>
       <x:c r="T11">
         <x:v>410.83615</x:v>
       </x:c>
       <x:c r="U11">
         <x:v>219.45194</x:v>
       </x:c>
       <x:c r="V11">
         <x:v>12970.4664</x:v>
       </x:c>
       <x:c r="W11">
-        <x:v>167.32207</x:v>
+        <x:v>99.16207</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="15" customHeight="1"/>
   </x:sheetData>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId1"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>