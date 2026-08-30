--- v2 (2026-07-14)
+++ v3 (2026-08-30)
@@ -35,51 +35,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <x:fileVersion appName="SpreadsheetLight"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Web\vaud-stat-dechets.ch\www\www\App_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79F4C28C-C0AA-4200-93B2-8249B166C9EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
     <x:workbookView xWindow="56820" yWindow="0" windowWidth="20085" windowHeight="19335"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Rapport" sheetId="1" r:id="rId1"/>
     <x:sheet name="Formules" sheetId="2" r:id="rId2"/>
     <x:sheet name="data" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="CITY">Formules!#REF!</x:definedName>
     <x:definedName name="YEAR_1">Rapport!$G$11</x:definedName>
     <x:definedName name="YEAR_2">Rapport!$F$11</x:definedName>
     <x:definedName name="_xlnm.Print_Area" localSheetId="0">Rapport!$A:$I</x:definedName>
   </x:definedNames>
-  <x:calcPr calcId="191029"/>
+  <x:calcPr calcId="191029" fullCalcOnLoad="1"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="H12" i="1" l="1"/>
   <x:c r="H17"/>
   <x:c r="H18"/>
   <x:c r="H19"/>
@@ -4861,57 +4861,57 @@
     <x:tableColumn id="3" name="Papier et carton" dataDxfId="12" xr3:uid="{B6E96AD9-E64B-4215-B93D-CD66EFC41B02}">
       <x:calculatedColumnFormula>Source[[#This Row],[Papier, Carton (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="4" name="Métaux" dataDxfId="11" xr3:uid="{0FBFCC04-0DC8-4179-923F-17D3CF6987ED}">
       <x:calculatedColumnFormula>Source[[#This Row],[Métaux (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="5" name="Verre" dataDxfId="10" xr3:uid="{B932A449-B61A-4A85-B432-9553ED39F9EA}">
       <x:calculatedColumnFormula>Source[[#This Row],[Verre (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="6" name="Plastiques (Hors PET)" dataDxfId="9" xr3:uid="{6D1F233A-69C9-4D8C-A780-6E9CCEAB4858}">
       <x:calculatedColumnFormula>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="7" name="Déchets spéciaux" dataDxfId="8" xr3:uid="{61C310F3-A0B4-4844-A18F-D3DB5B717BB6}">
       <x:calculatedColumnFormula>Source[[#This Row],[Déchets spéciaux (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="8" name="Huiles" dataDxfId="7" xr3:uid="{DC1EC1E1-C0BD-4AD3-9A44-3BF6F167CE35}">
       <x:calculatedColumnFormula>Source[[#This Row],[Huile (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="9" name="Appareils EE" dataDxfId="6" xr3:uid="{79547CA9-8ED4-4F03-9691-B18FC58D5E05}">
       <x:calculatedColumnFormula>Source[[#This Row],[Appareil EE (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="15" name="Inerte" dataDxfId="5" xr3:uid="{45A9FCE3-9002-40B1-B045-9C6B049BCB67}">
       <x:calculatedColumnFormula>Source[[#This Row],[Déchets inertes (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="10" name="Collectés séparément [t]" dataDxfId="4" xr3:uid="{9F570FDC-F827-4544-A482-71269F6C424E}">
-      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:calculatedColumnFormula>
+      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="11" name="Collectes_separees_kg_hbt" dataDxfId="3" xr3:uid="{A1EC23BB-59B6-4C5E-A017-01DA9E13D710}">
       <x:calculatedColumnFormula>IF(Source[[#This Row],[Population]]=0,0,L2/Source[[#This Row],[Population]]*1000)</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="12" name="Autres séparés" dataDxfId="2" xr3:uid="{8C6E3661-C892-46D5-B73A-908C9C6F9D1C}">
-      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:calculatedColumnFormula>
+      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="13" name="Déchets totaux" dataDxfId="1" xr3:uid="{DB73C43B-6DCA-42F5-B1A1-427026A99BD8}">
       <x:calculatedColumnFormula>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="14" name="Tx de collecte séparée [%]" dataDxfId="0" xr3:uid="{545A3D1F-A014-458F-B359-760BBAD72853}">
       <x:calculatedColumnFormula>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:calculatedColumnFormula>
     </x:tableColumn>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Source" displayName="Source" ref="A1:W11" totalsRowShown="0" xr:uid="{955287C6-A99E-4966-8E2A-42D7DE1D8D14}" mc:Ignorable="xr xr3">
   <x:autoFilter ref="A1:W11" xr:uid="{16E49E89-051D-45BE-9B07-A56DDD1B9066}"/>
   <x:tableColumns count="23">
     <x:tableColumn id="1" name="Périmetre" xr3:uid="{D8A2939B-66D7-4FE2-884B-ACAA7421C8CB}"/>
     <x:tableColumn id="2" name="No Ofs" xr3:uid="{093229B7-C811-4E6E-A18A-BC78B157FEB7}"/>
     <x:tableColumn id="3" name="Commune" xr3:uid="{E9A4B89F-0802-4579-A261-F56BD0B4DB60}"/>
     <x:tableColumn id="4" name="Période" xr3:uid="{A5BD9A42-12F8-42A3-8470-1E1469356B90}"/>
     <x:tableColumn id="5" name="Population" xr3:uid="{F1DCD6A4-3770-4A96-BD6C-8C6C4E4572B1}"/>
     <x:tableColumn id="6" name="Ordures ménagères (t)" xr3:uid="{0C28517C-6123-49EA-AECB-5BCCD4E816FE}"/>
     <x:tableColumn id="7" name="Déchets encombrants (t)" xr3:uid="{9D8E1748-6510-440D-8729-986B00C27A89}"/>
     <x:tableColumn id="8" name="Déchets communaux (t)" xr3:uid="{086150C9-7AF3-49A8-8572-7FBA110A7EEC}"/>
     <x:tableColumn id="9" name="Biodéchets (t)" xr3:uid="{724E4B31-183D-4B3A-A5C5-2C05C50ECF02}"/>
@@ -5713,59 +5713,59 @@
       <x:c r="F2">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G2">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H2">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L2">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M2">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L2/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N2">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O2">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P2">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A3">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C3">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D3">
@@ -5779,59 +5779,59 @@
       <x:c r="F3">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G3">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H3">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L3">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M3">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L3/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N3">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O3">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P3">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A4">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C4">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D4">
@@ -5845,59 +5845,59 @@
       <x:c r="F4">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H4">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M4">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L4/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N4">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O4">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P4">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A5">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C5">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D5">
@@ -5911,59 +5911,59 @@
       <x:c r="F5">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H5">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L5">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M5">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L5/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N5">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O5">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P5">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A6">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6">
@@ -5977,59 +5977,59 @@
       <x:c r="F6">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G6">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H6">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L6/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N6">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O6">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P6">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A7">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7">
@@ -6043,59 +6043,59 @@
       <x:c r="F7">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L7/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N7">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O7">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P7">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A8">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8">
@@ -6109,59 +6109,59 @@
       <x:c r="F8">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G8">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L8/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N8">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O8">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P8">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A9">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B9">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9">
@@ -6175,59 +6175,59 @@
       <x:c r="F9">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L9/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N9">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O9">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P9">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A10">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B10">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10">
@@ -6241,59 +6241,59 @@
       <x:c r="F10">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L10/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N10">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O10">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P10">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A11">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11">
@@ -6307,59 +6307,59 @@
       <x:c r="F11">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L11/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N11">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O11">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P11">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
       <x:c r="A13" s="25" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A14" s="1"/>
     </x:row>
     <x:row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A15" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B15" s="1"/>
       <x:c r="C15" s="1" t="s">
@@ -7484,152 +7484,152 @@
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E9">
         <x:v>846303</x:v>
       </x:c>
       <x:c r="F9">
         <x:v>110786.32283</x:v>
       </x:c>
       <x:c r="G9">
         <x:v>20869.23265</x:v>
       </x:c>
       <x:c r="H9">
         <x:v>6592.81912</x:v>
       </x:c>
       <x:c r="I9">
-        <x:v>73980.10188</x:v>
+        <x:v>73955.60188</x:v>
       </x:c>
       <x:c r="J9">
         <x:v>20605.75099</x:v>
       </x:c>
       <x:c r="K9">
         <x:v>49919.11745</x:v>
       </x:c>
       <x:c r="L9">
         <x:v>10034.86191</x:v>
       </x:c>
       <x:c r="M9">
-        <x:v>33025.87578</x:v>
+        <x:v>33191.50578</x:v>
       </x:c>
       <x:c r="N9">
-        <x:v>2613.72363</x:v>
+        <x:v>2614.93163</x:v>
       </x:c>
       <x:c r="O9">
         <x:v>1706.10519</x:v>
       </x:c>
       <x:c r="P9">
         <x:v>1088.00732</x:v>
       </x:c>
       <x:c r="Q9">
         <x:v>426.10173</x:v>
       </x:c>
       <x:c r="R9">
         <x:v>3967.47119</x:v>
       </x:c>
       <x:c r="S9">
-        <x:v>5021.62472</x:v>
+        <x:v>5029.48672</x:v>
       </x:c>
       <x:c r="T9">
         <x:v>394.51124</x:v>
       </x:c>
       <x:c r="U9">
         <x:v>264.10052</x:v>
       </x:c>
       <x:c r="V9">
         <x:v>13926.59946</x:v>
       </x:c>
       <x:c r="W9">
         <x:v>57.61788</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E10">
         <x:v>855749</x:v>
       </x:c>
       <x:c r="F10">
-        <x:v>111766.11214</x:v>
+        <x:v>112133.48414</x:v>
       </x:c>
       <x:c r="G10">
         <x:v>21761.68808</x:v>
       </x:c>
       <x:c r="H10">
         <x:v>6745.019</x:v>
       </x:c>
       <x:c r="I10">
-        <x:v>79302.79321</x:v>
+        <x:v>79792.29321</x:v>
       </x:c>
       <x:c r="J10">
         <x:v>21084.53353</x:v>
       </x:c>
       <x:c r="K10">
         <x:v>48489.63643</x:v>
       </x:c>
       <x:c r="L10">
         <x:v>10112.13505</x:v>
       </x:c>
       <x:c r="M10">
-        <x:v>31594.55076</x:v>
+        <x:v>31731.23076</x:v>
       </x:c>
       <x:c r="N10">
-        <x:v>2629.66514</x:v>
+        <x:v>2623.05514</x:v>
       </x:c>
       <x:c r="O10">
         <x:v>1687.9966</x:v>
       </x:c>
       <x:c r="P10">
         <x:v>1134.15992</x:v>
       </x:c>
       <x:c r="Q10">
         <x:v>449.22077</x:v>
       </x:c>
       <x:c r="R10">
         <x:v>4124.92158</x:v>
       </x:c>
       <x:c r="S10">
-        <x:v>5181.24494</x:v>
+        <x:v>5189.09794</x:v>
       </x:c>
       <x:c r="T10">
-        <x:v>439.37359</x:v>
+        <x:v>423.92359</x:v>
       </x:c>
       <x:c r="U10">
         <x:v>230.50713</x:v>
       </x:c>
       <x:c r="V10">
         <x:v>13827.84435</x:v>
       </x:c>
       <x:c r="W10">
         <x:v>85.94963</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B11">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E11">
         <x:v>864226</x:v>
       </x:c>
       <x:c r="F11">